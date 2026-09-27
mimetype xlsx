--- v0 (2026-07-29)
+++ v1 (2026-09-27)
@@ -134,58 +134,58 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
     <col min="1" max="1" width="11" customWidth="1"/>
     <col min="2" max="2" width="24" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="32" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="46" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="12" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
     <col min="11" max="11" width="17" customWidth="1"/>
     <col min="12" max="12" width="17" customWidth="1"/>
     <col min="13" max="13" width="13" customWidth="1"/>
   </cols>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dumalinao PR / OBR Transaction Summary</t>
+          <t xml:space="preserve">dumalinao PR / OBR Transaction Summary</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fiscal Year 2026 · Yearly period covered: 2026-01-01 to 2026-12-31 · generated 2026-07-30 01:25</t>
+          <t xml:space="preserve">Fiscal Year 2026 · Yearly period covered: 2026-01-01 to 2026-12-31 · Filter applied: none — every transaction in the period · generated 2026-09-28 00:16</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Type</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Document No.</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Date</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Office Code</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -215,99 +215,100 @@
       </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Funding Sources</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Document Amount</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Charge Total</t>
         </is>
       </c>
       <c r="M4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Totals Match</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t xml:space="preserve">No transactions matched the selected filters.</t>
+          <t xml:space="preserve">WALAY TRANSACTION NGA NI-MATCH ANI NGA FILTER. Usual reasons: the record was cancelled or retired (wala na siya sa register), or a filter on the kiosk screen excludes it. Refresh the kiosk list, press Clear, ug i-search balik ang number.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A5:M5"/>
   </mergeCells>
   <pageMargins left="0.3" right="0.3" top="0.4" bottom="0.4" header="0.2" footer="0.2"/>
   <pageSetup orientation="portrait" paperSize="5" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="24" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="30" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="30" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="18" customWidth="1"/>
     <col min="10" max="10" width="42" customWidth="1"/>
-    <col min="11" max="11" width="18" customWidth="1"/>
+    <col min="11" max="11" width="44" customWidth="1"/>
     <col min="12" max="12" width="18" customWidth="1"/>
-    <col min="13" max="13" width="14" customWidth="1"/>
+    <col min="13" max="13" width="18" customWidth="1"/>
+    <col min="14" max="14" width="14" customWidth="1"/>
   </cols>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">PR / OBR Funding Source Details</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yearly period covered: 2026-01-01 to 2026-12-31</t>
+          <t xml:space="preserve">Yearly period covered: 2026-01-01 to 2026-12-31 · Filter applied: none — every transaction in the period</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Type</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Document No.</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Date</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Requesting Office</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
@@ -320,56 +321,61 @@
           <t xml:space="preserve">Fund</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Fund Name</t>
         </is>
       </c>
       <c r="H3" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Expense Class</t>
         </is>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Account Code</t>
         </is>
       </c>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Account Title</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
+          <t xml:space="preserve">Item / Particulars</t>
+        </is>
+      </c>
+      <c r="L3" s="3" t="inlineStr">
+        <is>
           <t xml:space="preserve">Allocated Amount</t>
         </is>
       </c>
-      <c r="L3" s="3" t="inlineStr">
+      <c r="M3" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Office Rule</t>
         </is>
       </c>
-      <c r="M3" s="3" t="inlineStr">
+      <c r="N3" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Source Ledger ID</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t xml:space="preserve">No funding sources matched the selected filters.</t>
+          <t xml:space="preserve">WALAY TRANSACTION NGA NI-MATCH ANI NGA FILTER. Usual reasons: the record was cancelled or retired (wala na siya sa register), or a filter on the kiosk screen excludes it. Refresh the kiosk list, press Clear, ug i-search balik ang number.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A1:M1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <pageMargins left="0.3" right="0.3" top="0.4" bottom="0.4" header="0.2" footer="0.2"/>
   <pageSetup orientation="portrait" paperSize="5" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>